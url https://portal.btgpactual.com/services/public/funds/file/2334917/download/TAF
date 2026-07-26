--- v0 (2026-03-07)
+++ v1 (2026-07-26)
@@ -1,58 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId4" Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7755A606" w14:textId="79C769CE" w:rsidR="00602D1F" w:rsidRDefault="004C2A46" w:rsidP="006D375B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2A46">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Termo de Adesão</w:t>
       </w:r>
       <w:r w:rsidR="00B751C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> e Ciência de Risco</w:t>
@@ -663,51 +665,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00721819">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Inscrito no CPF/CNPJ sob o nº</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008D4536" w:rsidRPr="00721819" w14:paraId="421FA229" w14:textId="77777777" w:rsidTr="00527BD3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6780" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1C9C195F" w14:textId="64D91C5C" w:rsidR="008D4536" w:rsidRPr="00721819" w:rsidRDefault="00564A2E" w:rsidP="008D4536">
+                <w:p w14:paraId="1C9C195F" w14:textId="285A26E5" w:rsidR="008D4536" w:rsidRPr="00721819" w:rsidRDefault="00564A2E" w:rsidP="008D4536">
                   <w:pPr>
                     <w:spacing w:after="120"/>
                     <w:ind w:left="-108"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="INVESTIDOR_NOME"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -716,94 +718,89 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="008226A1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                      <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="008226A1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                      <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="008226A1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                      <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="008226A1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                      <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="008226A1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                      <w:noProof/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="0"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="280" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2B8624C2" w14:textId="77777777" w:rsidR="008D4536" w:rsidRPr="00721819" w:rsidRDefault="008D4536" w:rsidP="008D4536">
                   <w:pPr>
                     <w:spacing w:after="120"/>
@@ -1414,137 +1411,117 @@
               <w:t xml:space="preserve">, inscrita no CNPJ sob o nº </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>59.281.253/0001-23</w:t>
             </w:r>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> e gerido pelo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>EMPIRICUS GESTAO DE RECURSOS LTDA</w:t>
+              <w:t>BTG PACTUAL GESTAO E CONSULTORIA DE INVESTIMENTOS</w:t>
             </w:r>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, inscrito no CNPJ sob o nº </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>06.195.084/0001-42</w:t>
+              <w:t>12.695.840/0001-03</w:t>
             </w:r>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="792F5349" w14:textId="3032C4B7" w:rsidR="008D4536" w:rsidRPr="006D375B" w:rsidRDefault="008D4536" w:rsidP="008D4536">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> recebimento de todas as informações e documentos relacionados ao Fundo que tenham que ser disponibilizados será feito através do e-mail cadastrado por mim junto ao Administrador, sendo de minha responsabilidade a atualização </w:t>
-[...19 lines deleted...]
-              <w:t>;</w:t>
+              <w:t xml:space="preserve"> recebimento de todas as informações e documentos relacionados ao Fundo que tenham que ser disponibilizados será feito através do e-mail cadastrado por mim junto ao Administrador, sendo de minha responsabilidade a atualização do mesmo;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E709E7F" w14:textId="7A260A61" w:rsidR="008D4536" w:rsidRDefault="008D4536" w:rsidP="008D4536">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1688,50 +1665,51 @@
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072368D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Nos termos da Lei 13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0072368D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>709</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -1964,98 +1942,89 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> seus</w:t>
             </w:r>
             <w:r w:rsidRPr="001F363A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> termos e condições</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCA3C8B" w14:textId="530EB3F9" w:rsidR="008D4536" w:rsidRDefault="008D4536" w:rsidP="008D4536">
+          <w:p w14:paraId="034EE024" w14:textId="77777777" w:rsidR="00A609BB" w:rsidRDefault="00A609BB" w:rsidP="00A609BB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Não receberei o extrato do Fundo em formato físico, estando este disponível para acesso via portal</w:t>
+            </w:r>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concordo com o não recebimento de extrato do </w:t>
-[...17 lines deleted...]
-              <w:t>undo;</w:t>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09C23BFC" w14:textId="6CF254EE" w:rsidR="008D4536" w:rsidRPr="006D375B" w:rsidRDefault="008D4536" w:rsidP="008D4536">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D375B">
@@ -2097,51 +2066,50 @@
           </w:p>
           <w:p w14:paraId="7C12BD4B" w14:textId="085545FC" w:rsidR="00083E81" w:rsidRPr="00083E81" w:rsidRDefault="005E52A8" w:rsidP="008A04D4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Risco de Mercado</w:t>
             </w:r>
             <w:r w:rsidR="008A04D4" w:rsidRPr="00EC4FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="008A04D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -2466,589 +2434,121 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tal como indicado </w:t>
             </w:r>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>no regulamento do Fundo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65FF3811" w14:textId="6C69C932" w:rsidR="008D4536" w:rsidRPr="00720B3A" w:rsidRDefault="008D4536" w:rsidP="008D4536">
+          <w:p w14:paraId="65FF3811" w14:textId="6C69C932" w:rsidR="008D4536" w:rsidRPr="00720B3A" w:rsidRDefault="008A04D4" w:rsidP="008D4536">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D375B">
+            <w:r w:rsidR="008D4536" w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>O FUNDO PODE ESTAR EXPOSTO A SIGNIFICATIVA CONCENTRAÇÃO EM ATIVOS FINANCEIROS DE POUCOS EMISSORES, COM OS RISCOS DAÍ DECORRENTES.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2758E9DC" w14:textId="1910702B" w:rsidR="00F0074E" w:rsidRDefault="008D4536" w:rsidP="00F0074E">
+          <w:p w14:paraId="5DBA7C79" w14:textId="70FF31F1" w:rsidR="00F0074E" w:rsidRPr="00E22FF5" w:rsidRDefault="0042196B" w:rsidP="0042196B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="702"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>O FUNDO PODERÁ ADQUIRIR ATIVOS OU MODALIDADES OPERACIONAIS DE RESPONSABILIDADE DE PESSOAS FÍSICAS OU JURÍDICAS DE DIREITO PRIVADO, OU DE EMISSORES PÚBLICOS QUE NÃO A UNIÃO FEDERAL, QUE EM CONJUNTO EXCEDAM 50% DO PATRIMÔNIO LÍQUIDO DO FUNDO. O FUNDO ESTARÁ SUJEITO A SIGNIFICATIVAS PERDAS EM CASO DE NÃO PAGAMENTO DE TAIS ATIVOS E/OU MODALIDADES OPERACIONAIS.</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>O FUNDO PODERÁ ADQUIRIR ATIVOS OU MODALIDADES OPERACIONAIS DE RESPONSABILIDADE DE PESSOAS FÍSICAS OU JURÍDICAS DE DIREITO PRIVADO, OU DE EMISSORES PÚBLICOS QUE NÃO A UNIÃO FEDERAL, QUE EM CONJUNTO</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> ATINJAM ATÉ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D375B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...449 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> 50% DO PATRIMÔNIO LÍQUIDO DO FUNDO. O FUNDO ESTARÁ SUJEITO A SIGNIFICATIVAS PERDAS EM CASO DE NÃO PAGAMENTO DE TAIS ATIVOS E/OU MODALIDADES OPERACIONAIS.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D4536" w:rsidRPr="00EA2160" w14:paraId="2EC5F328" w14:textId="77777777" w:rsidTr="00CE39DD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="003366"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BD05ECD" w14:textId="77777777" w:rsidR="008D4536" w:rsidRPr="00EA2160" w:rsidRDefault="008D4536" w:rsidP="00581E69">
             <w:pPr>
               <w:pStyle w:val="UBSHeadline18pt"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
@@ -3241,51 +2741,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2160">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7969" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="777777"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="34063DCD" w14:textId="5A2F359F" w:rsidR="008D4536" w:rsidRPr="00EA2160" w:rsidRDefault="00564A2E" w:rsidP="00581E69">
+          <w:p w14:paraId="34063DCD" w14:textId="50CF02D2" w:rsidR="008D4536" w:rsidRPr="00EA2160" w:rsidRDefault="00564A2E" w:rsidP="00581E69">
             <w:pPr>
               <w:pStyle w:val="UBSHeadline18pt"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -3299,90 +2799,85 @@
             </w:r>
             <w:bookmarkStart w:id="5" w:name="LOCAL_E_DATA"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C92476">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C92476">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C92476">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C92476">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C92476">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D4536" w:rsidRPr="00EA2160" w14:paraId="3F32CF4A" w14:textId="77777777" w:rsidTr="00CE39DD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
@@ -4534,84 +4029,83 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="003366"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50D320A8" w14:textId="77777777" w:rsidR="008D4536" w:rsidRPr="00EA2160" w:rsidRDefault="008D4536" w:rsidP="008D4536">
             <w:pPr>
               <w:pStyle w:val="UBSHeadline18pt"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72949F18" w14:textId="77777777" w:rsidR="00671C98" w:rsidRDefault="00671C98"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00C71E3F" w:rsidRPr="00315FFA" w:rsidSect="00F83D73">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1350" w:right="851" w:bottom="1418" w:left="851" w:header="270" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0032B6F7" w14:textId="77777777" w:rsidR="00671C98" w:rsidRDefault="00671C98">
+    <w:p w14:paraId="285998FD" w14:textId="77777777" w:rsidR="00344E58" w:rsidRDefault="00344E58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DF075C6" w14:textId="77777777" w:rsidR="00671C98" w:rsidRDefault="00671C98">
+    <w:p w14:paraId="40EEC87E" w14:textId="77777777" w:rsidR="00344E58" w:rsidRDefault="00344E58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -4665,110 +4159,328 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="27DA81C5" w14:textId="77777777" w:rsidR="00CA5ADE" w:rsidRPr="003E53D4" w:rsidRDefault="00CA5ADE" w:rsidP="00CA5ADE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F33AD51" w14:textId="77777777" w:rsidR="000B3C31" w:rsidRPr="003E53D4" w:rsidRDefault="000B3C31" w:rsidP="000B3C31">
     <w:pPr>
       <w:pStyle w:val="Template-Companyname"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="102653"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="8" w:name="_Hlk49973862"/>
+    <w:r w:rsidRPr="003E53D4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="102653"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>BTG Pactual</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6F441AC4" w14:textId="0E8264E4" w:rsidR="000B3C31" w:rsidRPr="000B3C31" w:rsidRDefault="000B3C31">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:color w:val="102653"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003E53D4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="102653"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">SAC: 0800 772 2827 | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006B519B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1F3864"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Ouvidoria: 0800 722</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003E53D4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="102653"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 0048 | btgpactual.co</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="102653"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">m                                                                                      </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005C1D72">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:color w:val="1F3864"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="102653"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:id w:val="-4527320"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="102653"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-937209691"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="102653"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27DA81C5" w14:textId="77777777" w:rsidR="00CA5ADE" w:rsidRPr="003E53D4" w:rsidRDefault="00CA5ADE" w:rsidP="00CA5ADE">
+    <w:pPr>
+      <w:pStyle w:val="Template-Companyname"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:color w:val="102653"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="12" w:name="_Hlk49973862"/>
     <w:r w:rsidRPr="003E53D4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="102653"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>BTG Pactual</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0202138C" w14:textId="15E3CB76" w:rsidR="00C45636" w:rsidRPr="00CA5ADE" w:rsidRDefault="00CA5ADE" w:rsidP="00CA5ADE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="102653"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="9" w:name="_Hlk49973931"/>
+    <w:bookmarkStart w:id="13" w:name="_Hlk49973931"/>
     <w:r w:rsidRPr="003E53D4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="102653"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">SAC: 0800 772 2827 | </w:t>
     </w:r>
     <w:r w:rsidRPr="006B519B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Ouvidoria: 0800 722</w:t>
     </w:r>
     <w:r w:rsidRPr="003E53D4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="102653"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 0048 | btgpactual.co</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="102653"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">m                                                                                      </w:t>
     </w:r>
     <w:r w:rsidRPr="005C1D72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:color w:val="1F3864"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="102653"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:id w:val="-396275688"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -4887,70 +4599,139 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="102653"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008F24A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="102653"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F8E556" w14:textId="77777777" w:rsidR="00671C98" w:rsidRDefault="00671C98">
+    <w:p w14:paraId="5177F09C" w14:textId="77777777" w:rsidR="00344E58" w:rsidRDefault="00344E58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="429198C8" w14:textId="77777777" w:rsidR="00671C98" w:rsidRDefault="00671C98">
+    <w:p w14:paraId="6C6EC7AE" w14:textId="77777777" w:rsidR="00344E58" w:rsidRDefault="00344E58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E229210" w14:textId="6A2690EA" w:rsidR="000B3C31" w:rsidRDefault="000B3C31" w:rsidP="000B3C31">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009E266A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02E219CC" wp14:editId="37045FC2">
+          <wp:extent cx="1265555" cy="488950"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="196850049" name="Picture 196850049" descr="Uma imagem contendo comida, laranja, placa, azul  Descrição gerada automaticamente"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3" descr="Uma imagem contendo comida, laranja, placa, azul  Descrição gerada automaticamente"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1265555" cy="488950"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E89EF8C" w14:textId="0E3151B4" w:rsidR="00C45636" w:rsidRDefault="000E7468" w:rsidP="00EF6DFB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="009E266A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="548349F1" wp14:editId="303C3F67">
           <wp:extent cx="1265555" cy="488950"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="13" name="Picture 13" descr="Uma imagem contendo comida, laranja, placa, azul  Descrição gerada automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4975,51 +4756,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1265555" cy="488950"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="063852A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F22F112"/>
     <w:lvl w:ilvl="0" w:tplc="DD14EB1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1398" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9910,55 +9691,55 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1705669290">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1168404845">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1401443948">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="836117471">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="470171164">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="201328494">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="eCi3zs6S6OW831snuInJQg33M9s=" w:salt="4qNOtniPyfjElEzrl++zTg=="/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zAJorVgod9kSNBSYGIZpFSaapfuis1rvQkifoWIHFYhXtRXGtR16jaQUHM1Me8iCOFqMDKAIYTzVSTewmZ7Jew==" w:salt="B9cAJdpsZcSPZ9bNBmbyNg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#b2b2b2,#969696,#5f5f5f,#ddf2fa,#193d85,#036,#3383ff"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
@@ -10066,92 +9847,95 @@
     <w:rsid w:val="00067A12"/>
     <w:rsid w:val="00070DA1"/>
     <w:rsid w:val="00071B43"/>
     <w:rsid w:val="0007207A"/>
     <w:rsid w:val="00072EBF"/>
     <w:rsid w:val="00074D75"/>
     <w:rsid w:val="00076D31"/>
     <w:rsid w:val="00077F6D"/>
     <w:rsid w:val="00080A69"/>
     <w:rsid w:val="00083B7E"/>
     <w:rsid w:val="00083E81"/>
     <w:rsid w:val="00084155"/>
     <w:rsid w:val="00084B45"/>
     <w:rsid w:val="000855B5"/>
     <w:rsid w:val="000857F8"/>
     <w:rsid w:val="000863DE"/>
     <w:rsid w:val="00086F06"/>
     <w:rsid w:val="000870AC"/>
     <w:rsid w:val="0008725C"/>
     <w:rsid w:val="000902E7"/>
     <w:rsid w:val="00090392"/>
     <w:rsid w:val="0009226D"/>
     <w:rsid w:val="000966B0"/>
     <w:rsid w:val="00096D02"/>
     <w:rsid w:val="00097638"/>
+    <w:rsid w:val="00097C2F"/>
     <w:rsid w:val="00097E63"/>
     <w:rsid w:val="000A0309"/>
     <w:rsid w:val="000A1B74"/>
     <w:rsid w:val="000A2A0E"/>
     <w:rsid w:val="000A38A1"/>
     <w:rsid w:val="000A3C49"/>
     <w:rsid w:val="000A50A3"/>
     <w:rsid w:val="000A6ADE"/>
     <w:rsid w:val="000A6DD8"/>
     <w:rsid w:val="000A7399"/>
     <w:rsid w:val="000A7EEA"/>
     <w:rsid w:val="000B035E"/>
     <w:rsid w:val="000B09CC"/>
+    <w:rsid w:val="000B1268"/>
     <w:rsid w:val="000B1663"/>
     <w:rsid w:val="000B244C"/>
     <w:rsid w:val="000B279C"/>
     <w:rsid w:val="000B38E1"/>
     <w:rsid w:val="000B3C31"/>
     <w:rsid w:val="000B4F0C"/>
     <w:rsid w:val="000B4F62"/>
     <w:rsid w:val="000B540A"/>
     <w:rsid w:val="000B576E"/>
     <w:rsid w:val="000B6812"/>
     <w:rsid w:val="000B6DF1"/>
     <w:rsid w:val="000B73F6"/>
     <w:rsid w:val="000B7DED"/>
     <w:rsid w:val="000C056B"/>
     <w:rsid w:val="000C0853"/>
     <w:rsid w:val="000C2A59"/>
     <w:rsid w:val="000C426E"/>
     <w:rsid w:val="000C4A85"/>
     <w:rsid w:val="000C58D5"/>
     <w:rsid w:val="000C642E"/>
     <w:rsid w:val="000C6B2C"/>
     <w:rsid w:val="000C75E3"/>
     <w:rsid w:val="000C770E"/>
     <w:rsid w:val="000C7D86"/>
     <w:rsid w:val="000D206E"/>
     <w:rsid w:val="000D2457"/>
     <w:rsid w:val="000D2E24"/>
     <w:rsid w:val="000D4ADC"/>
     <w:rsid w:val="000D531E"/>
+    <w:rsid w:val="000D5892"/>
     <w:rsid w:val="000D58F7"/>
     <w:rsid w:val="000D7294"/>
     <w:rsid w:val="000D7DC4"/>
     <w:rsid w:val="000E1381"/>
     <w:rsid w:val="000E1EBB"/>
     <w:rsid w:val="000E1F53"/>
     <w:rsid w:val="000E33A0"/>
     <w:rsid w:val="000E48B8"/>
     <w:rsid w:val="000E4A9D"/>
     <w:rsid w:val="000E7468"/>
     <w:rsid w:val="000E7E03"/>
     <w:rsid w:val="000F1322"/>
     <w:rsid w:val="000F1356"/>
     <w:rsid w:val="000F15BA"/>
     <w:rsid w:val="000F17BD"/>
     <w:rsid w:val="000F26CB"/>
     <w:rsid w:val="000F26D6"/>
     <w:rsid w:val="000F2839"/>
     <w:rsid w:val="000F3B4F"/>
     <w:rsid w:val="000F3C64"/>
     <w:rsid w:val="000F4899"/>
     <w:rsid w:val="000F4A9E"/>
     <w:rsid w:val="000F53C2"/>
     <w:rsid w:val="000F5979"/>
     <w:rsid w:val="000F7B0E"/>
@@ -10389,50 +10173,51 @@
     <w:rsid w:val="001F65FE"/>
     <w:rsid w:val="001F6BD9"/>
     <w:rsid w:val="001F74A0"/>
     <w:rsid w:val="001F7EEB"/>
     <w:rsid w:val="00200995"/>
     <w:rsid w:val="00200E0C"/>
     <w:rsid w:val="00201C73"/>
     <w:rsid w:val="00201D10"/>
     <w:rsid w:val="00201F01"/>
     <w:rsid w:val="0020214B"/>
     <w:rsid w:val="00202645"/>
     <w:rsid w:val="00204331"/>
     <w:rsid w:val="0020665C"/>
     <w:rsid w:val="00207313"/>
     <w:rsid w:val="002079E0"/>
     <w:rsid w:val="002100AC"/>
     <w:rsid w:val="002106B5"/>
     <w:rsid w:val="0021272D"/>
     <w:rsid w:val="002141AB"/>
     <w:rsid w:val="002144F2"/>
     <w:rsid w:val="00216DB6"/>
     <w:rsid w:val="0021740A"/>
     <w:rsid w:val="0022047D"/>
     <w:rsid w:val="00220636"/>
     <w:rsid w:val="00220B9C"/>
+    <w:rsid w:val="00220D73"/>
     <w:rsid w:val="00220D96"/>
     <w:rsid w:val="00220FAB"/>
     <w:rsid w:val="002214DB"/>
     <w:rsid w:val="00221BEA"/>
     <w:rsid w:val="00221E86"/>
     <w:rsid w:val="00221F36"/>
     <w:rsid w:val="00222DF0"/>
     <w:rsid w:val="00223422"/>
     <w:rsid w:val="0022344F"/>
     <w:rsid w:val="0022396E"/>
     <w:rsid w:val="00223E73"/>
     <w:rsid w:val="002259E9"/>
     <w:rsid w:val="00225B5C"/>
     <w:rsid w:val="0022603A"/>
     <w:rsid w:val="00226244"/>
     <w:rsid w:val="00226EEE"/>
     <w:rsid w:val="002274C5"/>
     <w:rsid w:val="0022772E"/>
     <w:rsid w:val="00227D94"/>
     <w:rsid w:val="0023025E"/>
     <w:rsid w:val="00230A55"/>
     <w:rsid w:val="00231912"/>
     <w:rsid w:val="00231D3C"/>
     <w:rsid w:val="00232DD0"/>
     <w:rsid w:val="00232F35"/>
@@ -10476,95 +10261,95 @@
     <w:rsid w:val="002570B2"/>
     <w:rsid w:val="00257558"/>
     <w:rsid w:val="002579F2"/>
     <w:rsid w:val="00257F9D"/>
     <w:rsid w:val="002603CA"/>
     <w:rsid w:val="002609B5"/>
     <w:rsid w:val="002639B7"/>
     <w:rsid w:val="002641A2"/>
     <w:rsid w:val="00264B28"/>
     <w:rsid w:val="002651D3"/>
     <w:rsid w:val="00265371"/>
     <w:rsid w:val="00265991"/>
     <w:rsid w:val="00265A58"/>
     <w:rsid w:val="002660BD"/>
     <w:rsid w:val="002666CD"/>
     <w:rsid w:val="0026755B"/>
     <w:rsid w:val="00267F53"/>
     <w:rsid w:val="00270FEC"/>
     <w:rsid w:val="00271693"/>
     <w:rsid w:val="002724E8"/>
     <w:rsid w:val="0027267A"/>
     <w:rsid w:val="00272EFE"/>
     <w:rsid w:val="00272F13"/>
     <w:rsid w:val="002734A3"/>
     <w:rsid w:val="00273EDC"/>
+    <w:rsid w:val="002750C3"/>
     <w:rsid w:val="00275139"/>
     <w:rsid w:val="0027551A"/>
     <w:rsid w:val="0027670F"/>
     <w:rsid w:val="00276C25"/>
     <w:rsid w:val="002777AF"/>
     <w:rsid w:val="00280E54"/>
     <w:rsid w:val="00281120"/>
     <w:rsid w:val="002814C6"/>
     <w:rsid w:val="00282870"/>
     <w:rsid w:val="00282D95"/>
     <w:rsid w:val="00285182"/>
     <w:rsid w:val="002851AE"/>
     <w:rsid w:val="002864ED"/>
     <w:rsid w:val="0028652B"/>
     <w:rsid w:val="002868A4"/>
     <w:rsid w:val="002868F9"/>
     <w:rsid w:val="002902FA"/>
     <w:rsid w:val="00290F13"/>
     <w:rsid w:val="00292516"/>
     <w:rsid w:val="0029270D"/>
     <w:rsid w:val="00292C7A"/>
     <w:rsid w:val="00293984"/>
     <w:rsid w:val="00293AC7"/>
     <w:rsid w:val="00294D11"/>
     <w:rsid w:val="00295C21"/>
     <w:rsid w:val="00296772"/>
     <w:rsid w:val="002971F6"/>
     <w:rsid w:val="002A056A"/>
     <w:rsid w:val="002A107D"/>
     <w:rsid w:val="002A1198"/>
     <w:rsid w:val="002A13A2"/>
     <w:rsid w:val="002A1B25"/>
     <w:rsid w:val="002A2E3B"/>
     <w:rsid w:val="002A2EA4"/>
     <w:rsid w:val="002A2EA9"/>
     <w:rsid w:val="002A3017"/>
     <w:rsid w:val="002A315E"/>
     <w:rsid w:val="002A40EF"/>
     <w:rsid w:val="002A4420"/>
     <w:rsid w:val="002A7F42"/>
     <w:rsid w:val="002B1126"/>
     <w:rsid w:val="002B1127"/>
     <w:rsid w:val="002B1860"/>
     <w:rsid w:val="002B22E1"/>
-    <w:rsid w:val="002B2972"/>
     <w:rsid w:val="002B297B"/>
     <w:rsid w:val="002B3246"/>
     <w:rsid w:val="002B3339"/>
     <w:rsid w:val="002B3739"/>
     <w:rsid w:val="002B4DAF"/>
     <w:rsid w:val="002B53BF"/>
     <w:rsid w:val="002B5B60"/>
     <w:rsid w:val="002B5BD0"/>
     <w:rsid w:val="002B63D1"/>
     <w:rsid w:val="002B66BC"/>
     <w:rsid w:val="002B6ADF"/>
     <w:rsid w:val="002B6BD6"/>
     <w:rsid w:val="002B71AE"/>
     <w:rsid w:val="002C0024"/>
     <w:rsid w:val="002C0E06"/>
     <w:rsid w:val="002C0EB7"/>
     <w:rsid w:val="002C33C6"/>
     <w:rsid w:val="002C38A7"/>
     <w:rsid w:val="002C397F"/>
     <w:rsid w:val="002C4484"/>
     <w:rsid w:val="002C54EA"/>
     <w:rsid w:val="002C6C56"/>
     <w:rsid w:val="002D0065"/>
     <w:rsid w:val="002D1804"/>
     <w:rsid w:val="002D1977"/>
@@ -10600,89 +10385,92 @@
     <w:rsid w:val="0030033B"/>
     <w:rsid w:val="00300BFC"/>
     <w:rsid w:val="003010AD"/>
     <w:rsid w:val="00301B7D"/>
     <w:rsid w:val="00301DFA"/>
     <w:rsid w:val="003030E8"/>
     <w:rsid w:val="00304424"/>
     <w:rsid w:val="003068FA"/>
     <w:rsid w:val="0030694D"/>
     <w:rsid w:val="00306DBB"/>
     <w:rsid w:val="00307714"/>
     <w:rsid w:val="0030771C"/>
     <w:rsid w:val="00307D91"/>
     <w:rsid w:val="00310F7A"/>
     <w:rsid w:val="00311428"/>
     <w:rsid w:val="00312623"/>
     <w:rsid w:val="00312CEB"/>
     <w:rsid w:val="00312D22"/>
     <w:rsid w:val="00315047"/>
     <w:rsid w:val="0031563E"/>
     <w:rsid w:val="00315A4F"/>
     <w:rsid w:val="00315FFA"/>
     <w:rsid w:val="00316486"/>
     <w:rsid w:val="003166FA"/>
     <w:rsid w:val="00317680"/>
+    <w:rsid w:val="00317E2B"/>
     <w:rsid w:val="0032035B"/>
     <w:rsid w:val="003203F6"/>
     <w:rsid w:val="003211F6"/>
     <w:rsid w:val="0032128A"/>
     <w:rsid w:val="003214F9"/>
     <w:rsid w:val="00321F9A"/>
     <w:rsid w:val="00322B3F"/>
     <w:rsid w:val="00322B62"/>
     <w:rsid w:val="00322BF6"/>
     <w:rsid w:val="00322C3F"/>
     <w:rsid w:val="00323BB0"/>
     <w:rsid w:val="003243CD"/>
     <w:rsid w:val="003243EE"/>
     <w:rsid w:val="00324BD5"/>
     <w:rsid w:val="00324F1D"/>
     <w:rsid w:val="003255F3"/>
     <w:rsid w:val="003258B1"/>
     <w:rsid w:val="00325CA8"/>
     <w:rsid w:val="00326879"/>
     <w:rsid w:val="00326BF5"/>
     <w:rsid w:val="0032712A"/>
     <w:rsid w:val="003324F9"/>
     <w:rsid w:val="00332619"/>
     <w:rsid w:val="00332C81"/>
     <w:rsid w:val="0033327E"/>
     <w:rsid w:val="00334062"/>
     <w:rsid w:val="003346B8"/>
     <w:rsid w:val="00334C04"/>
     <w:rsid w:val="003352DC"/>
     <w:rsid w:val="003358FF"/>
     <w:rsid w:val="00336B24"/>
+    <w:rsid w:val="00337A19"/>
     <w:rsid w:val="0034007B"/>
     <w:rsid w:val="00340585"/>
     <w:rsid w:val="003412D6"/>
     <w:rsid w:val="003417E9"/>
     <w:rsid w:val="00341CF2"/>
     <w:rsid w:val="00341F7F"/>
     <w:rsid w:val="00342E86"/>
     <w:rsid w:val="00344AF3"/>
+    <w:rsid w:val="00344E58"/>
     <w:rsid w:val="00344FBE"/>
     <w:rsid w:val="0034521E"/>
     <w:rsid w:val="003452C9"/>
     <w:rsid w:val="003456EF"/>
     <w:rsid w:val="00346335"/>
     <w:rsid w:val="0034704A"/>
     <w:rsid w:val="003478D3"/>
     <w:rsid w:val="00347BC8"/>
     <w:rsid w:val="0035109A"/>
     <w:rsid w:val="0035128D"/>
     <w:rsid w:val="00351546"/>
     <w:rsid w:val="0035195D"/>
     <w:rsid w:val="00351AA1"/>
     <w:rsid w:val="00351ED7"/>
     <w:rsid w:val="00352250"/>
     <w:rsid w:val="00352C28"/>
     <w:rsid w:val="00352C66"/>
     <w:rsid w:val="00352E7C"/>
     <w:rsid w:val="00354B92"/>
     <w:rsid w:val="00355888"/>
     <w:rsid w:val="003558D4"/>
     <w:rsid w:val="00355B22"/>
     <w:rsid w:val="003574C5"/>
     <w:rsid w:val="00360524"/>
     <w:rsid w:val="0036057A"/>
@@ -10724,103 +10512,104 @@
     <w:rsid w:val="003864F3"/>
     <w:rsid w:val="00386871"/>
     <w:rsid w:val="00386ABA"/>
     <w:rsid w:val="003872C8"/>
     <w:rsid w:val="00387685"/>
     <w:rsid w:val="0039078C"/>
     <w:rsid w:val="00390AA6"/>
     <w:rsid w:val="00390B02"/>
     <w:rsid w:val="00393064"/>
     <w:rsid w:val="003930EF"/>
     <w:rsid w:val="0039431F"/>
     <w:rsid w:val="003944FF"/>
     <w:rsid w:val="00394BD3"/>
     <w:rsid w:val="00394D11"/>
     <w:rsid w:val="003953D6"/>
     <w:rsid w:val="00396ABB"/>
     <w:rsid w:val="00397070"/>
     <w:rsid w:val="00397623"/>
     <w:rsid w:val="00397C4A"/>
     <w:rsid w:val="003A0274"/>
     <w:rsid w:val="003A09B9"/>
     <w:rsid w:val="003A0EBF"/>
     <w:rsid w:val="003A166C"/>
     <w:rsid w:val="003A2E44"/>
     <w:rsid w:val="003A3740"/>
+    <w:rsid w:val="003A3A0C"/>
     <w:rsid w:val="003A3F08"/>
     <w:rsid w:val="003A402A"/>
     <w:rsid w:val="003A4AD7"/>
     <w:rsid w:val="003A4F0A"/>
     <w:rsid w:val="003A4FB5"/>
     <w:rsid w:val="003A5076"/>
     <w:rsid w:val="003A6F9C"/>
     <w:rsid w:val="003A7656"/>
     <w:rsid w:val="003B0087"/>
     <w:rsid w:val="003B070E"/>
     <w:rsid w:val="003B0A6C"/>
     <w:rsid w:val="003B0F93"/>
     <w:rsid w:val="003B1723"/>
     <w:rsid w:val="003B1E32"/>
     <w:rsid w:val="003B2551"/>
     <w:rsid w:val="003B3712"/>
     <w:rsid w:val="003B4FDA"/>
-    <w:rsid w:val="003B547C"/>
     <w:rsid w:val="003B64AA"/>
     <w:rsid w:val="003B7326"/>
     <w:rsid w:val="003B7F2E"/>
     <w:rsid w:val="003C0722"/>
     <w:rsid w:val="003C0C66"/>
     <w:rsid w:val="003C1619"/>
     <w:rsid w:val="003C1D8B"/>
     <w:rsid w:val="003C21BB"/>
     <w:rsid w:val="003C23A6"/>
     <w:rsid w:val="003C2B44"/>
     <w:rsid w:val="003C4241"/>
     <w:rsid w:val="003C4F28"/>
     <w:rsid w:val="003C5731"/>
     <w:rsid w:val="003C63AA"/>
     <w:rsid w:val="003C676B"/>
     <w:rsid w:val="003C6D39"/>
     <w:rsid w:val="003C7D69"/>
     <w:rsid w:val="003D0B1B"/>
     <w:rsid w:val="003D0FE0"/>
     <w:rsid w:val="003D16C2"/>
     <w:rsid w:val="003D19DD"/>
     <w:rsid w:val="003D26E4"/>
     <w:rsid w:val="003D37C3"/>
     <w:rsid w:val="003D3C8B"/>
     <w:rsid w:val="003D3F56"/>
     <w:rsid w:val="003D3F6E"/>
     <w:rsid w:val="003D52EE"/>
     <w:rsid w:val="003D5C01"/>
     <w:rsid w:val="003D6FD1"/>
     <w:rsid w:val="003D77E0"/>
     <w:rsid w:val="003E01A0"/>
     <w:rsid w:val="003E08CE"/>
     <w:rsid w:val="003E0BEB"/>
     <w:rsid w:val="003E1131"/>
     <w:rsid w:val="003E159C"/>
+    <w:rsid w:val="003E285D"/>
     <w:rsid w:val="003E3D34"/>
     <w:rsid w:val="003E3E7E"/>
     <w:rsid w:val="003E41E1"/>
     <w:rsid w:val="003E4B93"/>
     <w:rsid w:val="003E55E0"/>
     <w:rsid w:val="003E6D7C"/>
     <w:rsid w:val="003E6E5C"/>
     <w:rsid w:val="003E73DB"/>
     <w:rsid w:val="003E7508"/>
     <w:rsid w:val="003E7D00"/>
     <w:rsid w:val="003F00D2"/>
     <w:rsid w:val="003F01E3"/>
     <w:rsid w:val="003F0F9E"/>
     <w:rsid w:val="003F15B4"/>
     <w:rsid w:val="003F1732"/>
     <w:rsid w:val="003F23AB"/>
     <w:rsid w:val="003F45E3"/>
     <w:rsid w:val="003F5F6E"/>
     <w:rsid w:val="003F6567"/>
     <w:rsid w:val="003F6D35"/>
     <w:rsid w:val="003F7269"/>
     <w:rsid w:val="003F7E62"/>
     <w:rsid w:val="00400039"/>
     <w:rsid w:val="00400B12"/>
     <w:rsid w:val="00400DBB"/>
@@ -10828,58 +10617,60 @@
     <w:rsid w:val="00401A43"/>
     <w:rsid w:val="00401D8D"/>
     <w:rsid w:val="00402E5F"/>
     <w:rsid w:val="00404609"/>
     <w:rsid w:val="00405F5C"/>
     <w:rsid w:val="0040605E"/>
     <w:rsid w:val="00406D68"/>
     <w:rsid w:val="00407D50"/>
     <w:rsid w:val="00410D59"/>
     <w:rsid w:val="004111D2"/>
     <w:rsid w:val="004113A5"/>
     <w:rsid w:val="00411D35"/>
     <w:rsid w:val="004134B0"/>
     <w:rsid w:val="004135BA"/>
     <w:rsid w:val="00413D15"/>
     <w:rsid w:val="00414946"/>
     <w:rsid w:val="00414B08"/>
     <w:rsid w:val="00414D02"/>
     <w:rsid w:val="00414DE6"/>
     <w:rsid w:val="00415422"/>
     <w:rsid w:val="00416E97"/>
     <w:rsid w:val="004170CB"/>
     <w:rsid w:val="004201D0"/>
     <w:rsid w:val="004210E9"/>
     <w:rsid w:val="00421803"/>
+    <w:rsid w:val="0042196B"/>
     <w:rsid w:val="004219B3"/>
     <w:rsid w:val="004220FB"/>
     <w:rsid w:val="00423353"/>
     <w:rsid w:val="00423368"/>
     <w:rsid w:val="00424213"/>
     <w:rsid w:val="00424CC3"/>
     <w:rsid w:val="0042599D"/>
     <w:rsid w:val="00425BB0"/>
+    <w:rsid w:val="00426646"/>
     <w:rsid w:val="00426744"/>
     <w:rsid w:val="004267B0"/>
     <w:rsid w:val="004275F7"/>
     <w:rsid w:val="004278DA"/>
     <w:rsid w:val="00427917"/>
     <w:rsid w:val="00430B11"/>
     <w:rsid w:val="004318A7"/>
     <w:rsid w:val="00431B13"/>
     <w:rsid w:val="00431BFA"/>
     <w:rsid w:val="004320B5"/>
     <w:rsid w:val="004333E0"/>
     <w:rsid w:val="00433ED1"/>
     <w:rsid w:val="004359B0"/>
     <w:rsid w:val="004367AA"/>
     <w:rsid w:val="00437434"/>
     <w:rsid w:val="004376DF"/>
     <w:rsid w:val="0043777F"/>
     <w:rsid w:val="00440124"/>
     <w:rsid w:val="00440F76"/>
     <w:rsid w:val="0044112A"/>
     <w:rsid w:val="0044278E"/>
     <w:rsid w:val="00443689"/>
     <w:rsid w:val="00443BBC"/>
     <w:rsid w:val="004442FF"/>
     <w:rsid w:val="00445131"/>
@@ -10894,50 +10685,51 @@
     <w:rsid w:val="00454A8D"/>
     <w:rsid w:val="0045555A"/>
     <w:rsid w:val="00455963"/>
     <w:rsid w:val="00455F6A"/>
     <w:rsid w:val="00457DB9"/>
     <w:rsid w:val="00457F07"/>
     <w:rsid w:val="00460462"/>
     <w:rsid w:val="0046061C"/>
     <w:rsid w:val="00460A46"/>
     <w:rsid w:val="00461EF0"/>
     <w:rsid w:val="00462D27"/>
     <w:rsid w:val="00463633"/>
     <w:rsid w:val="00463685"/>
     <w:rsid w:val="00463F2B"/>
     <w:rsid w:val="00464B95"/>
     <w:rsid w:val="00465515"/>
     <w:rsid w:val="0046588D"/>
     <w:rsid w:val="004676CF"/>
     <w:rsid w:val="00467CD8"/>
     <w:rsid w:val="004704FC"/>
     <w:rsid w:val="004706D1"/>
     <w:rsid w:val="004708F4"/>
     <w:rsid w:val="00470B80"/>
     <w:rsid w:val="0047175A"/>
     <w:rsid w:val="004717A4"/>
+    <w:rsid w:val="00472011"/>
     <w:rsid w:val="00472B65"/>
     <w:rsid w:val="00472C1E"/>
     <w:rsid w:val="00472C7A"/>
     <w:rsid w:val="00474E4B"/>
     <w:rsid w:val="004763D3"/>
     <w:rsid w:val="004767DB"/>
     <w:rsid w:val="00476A0A"/>
     <w:rsid w:val="004807E3"/>
     <w:rsid w:val="004809E2"/>
     <w:rsid w:val="00480A13"/>
     <w:rsid w:val="00480AFB"/>
     <w:rsid w:val="00481D76"/>
     <w:rsid w:val="00483093"/>
     <w:rsid w:val="004830BC"/>
     <w:rsid w:val="00484EAD"/>
     <w:rsid w:val="00485231"/>
     <w:rsid w:val="0048560D"/>
     <w:rsid w:val="00485759"/>
     <w:rsid w:val="00486B03"/>
     <w:rsid w:val="00486CAF"/>
     <w:rsid w:val="0049168D"/>
     <w:rsid w:val="004925F2"/>
     <w:rsid w:val="00493427"/>
     <w:rsid w:val="004936DE"/>
     <w:rsid w:val="00493994"/>
@@ -11268,87 +11060,85 @@
     <w:rsid w:val="00656BA2"/>
     <w:rsid w:val="00656EB4"/>
     <w:rsid w:val="00657B18"/>
     <w:rsid w:val="00660167"/>
     <w:rsid w:val="00661400"/>
     <w:rsid w:val="00661D34"/>
     <w:rsid w:val="006622B8"/>
     <w:rsid w:val="0066332E"/>
     <w:rsid w:val="00663472"/>
     <w:rsid w:val="00664D92"/>
     <w:rsid w:val="00666198"/>
     <w:rsid w:val="00666BD1"/>
     <w:rsid w:val="00667179"/>
     <w:rsid w:val="0066721D"/>
     <w:rsid w:val="006672A6"/>
     <w:rsid w:val="00667E14"/>
     <w:rsid w:val="00667F98"/>
     <w:rsid w:val="0067035C"/>
     <w:rsid w:val="00670865"/>
     <w:rsid w:val="00670883"/>
     <w:rsid w:val="00670C23"/>
     <w:rsid w:val="00670EDC"/>
     <w:rsid w:val="00671528"/>
     <w:rsid w:val="0067177A"/>
     <w:rsid w:val="00671C3D"/>
-    <w:rsid w:val="00671C98"/>
     <w:rsid w:val="00673E12"/>
     <w:rsid w:val="0067409D"/>
     <w:rsid w:val="006748F8"/>
     <w:rsid w:val="0067572C"/>
     <w:rsid w:val="00676638"/>
     <w:rsid w:val="006773C6"/>
     <w:rsid w:val="00677BFB"/>
     <w:rsid w:val="00677C6D"/>
     <w:rsid w:val="0068019B"/>
     <w:rsid w:val="00680429"/>
     <w:rsid w:val="0068074A"/>
     <w:rsid w:val="006815F6"/>
     <w:rsid w:val="0068231F"/>
     <w:rsid w:val="006825B4"/>
     <w:rsid w:val="00682796"/>
     <w:rsid w:val="00682F37"/>
     <w:rsid w:val="006833D7"/>
     <w:rsid w:val="00685449"/>
     <w:rsid w:val="00685DD7"/>
     <w:rsid w:val="00686372"/>
     <w:rsid w:val="006867D4"/>
     <w:rsid w:val="00686A45"/>
     <w:rsid w:val="00686FAF"/>
     <w:rsid w:val="00687391"/>
     <w:rsid w:val="0068753C"/>
     <w:rsid w:val="00687A93"/>
     <w:rsid w:val="0069050E"/>
     <w:rsid w:val="00690895"/>
     <w:rsid w:val="006908A2"/>
     <w:rsid w:val="00691260"/>
     <w:rsid w:val="006919C3"/>
     <w:rsid w:val="00693668"/>
     <w:rsid w:val="00694D1C"/>
     <w:rsid w:val="006953D0"/>
     <w:rsid w:val="00695919"/>
-    <w:rsid w:val="00695C46"/>
     <w:rsid w:val="00696F69"/>
     <w:rsid w:val="006974F0"/>
     <w:rsid w:val="00697719"/>
     <w:rsid w:val="00697FA8"/>
     <w:rsid w:val="006A0127"/>
     <w:rsid w:val="006A0982"/>
     <w:rsid w:val="006A0FEE"/>
     <w:rsid w:val="006A13D8"/>
     <w:rsid w:val="006A1555"/>
     <w:rsid w:val="006A1C1D"/>
     <w:rsid w:val="006A398A"/>
     <w:rsid w:val="006A48DF"/>
     <w:rsid w:val="006A5704"/>
     <w:rsid w:val="006A58A9"/>
     <w:rsid w:val="006A6793"/>
     <w:rsid w:val="006A6CA3"/>
     <w:rsid w:val="006A7651"/>
     <w:rsid w:val="006B028B"/>
     <w:rsid w:val="006B18B6"/>
     <w:rsid w:val="006B2C60"/>
     <w:rsid w:val="006B2E82"/>
     <w:rsid w:val="006B4159"/>
     <w:rsid w:val="006B4386"/>
     <w:rsid w:val="006B4607"/>
     <w:rsid w:val="006B538F"/>
@@ -11593,50 +11383,51 @@
     <w:rsid w:val="008024B8"/>
     <w:rsid w:val="0080266C"/>
     <w:rsid w:val="008028FD"/>
     <w:rsid w:val="00804071"/>
     <w:rsid w:val="00804A75"/>
     <w:rsid w:val="00804FB6"/>
     <w:rsid w:val="0080503B"/>
     <w:rsid w:val="00805097"/>
     <w:rsid w:val="008057FF"/>
     <w:rsid w:val="00805D63"/>
     <w:rsid w:val="00806C7C"/>
     <w:rsid w:val="008122D7"/>
     <w:rsid w:val="00812369"/>
     <w:rsid w:val="00812774"/>
     <w:rsid w:val="00813277"/>
     <w:rsid w:val="008138D0"/>
     <w:rsid w:val="008149AF"/>
     <w:rsid w:val="00814EFB"/>
     <w:rsid w:val="00815533"/>
     <w:rsid w:val="00815A1B"/>
     <w:rsid w:val="00816505"/>
     <w:rsid w:val="008171D2"/>
     <w:rsid w:val="00817BE5"/>
     <w:rsid w:val="00822162"/>
     <w:rsid w:val="00822661"/>
+    <w:rsid w:val="008226A1"/>
     <w:rsid w:val="008229F9"/>
     <w:rsid w:val="00822F38"/>
     <w:rsid w:val="00823B78"/>
     <w:rsid w:val="00823D0F"/>
     <w:rsid w:val="00823E88"/>
     <w:rsid w:val="00823FE1"/>
     <w:rsid w:val="008246AD"/>
     <w:rsid w:val="00824C97"/>
     <w:rsid w:val="008251C1"/>
     <w:rsid w:val="0082684F"/>
     <w:rsid w:val="00826935"/>
     <w:rsid w:val="00827E25"/>
     <w:rsid w:val="00830F53"/>
     <w:rsid w:val="00832079"/>
     <w:rsid w:val="00832426"/>
     <w:rsid w:val="00832994"/>
     <w:rsid w:val="00832FE4"/>
     <w:rsid w:val="00833FC9"/>
     <w:rsid w:val="008341A9"/>
     <w:rsid w:val="008348AC"/>
     <w:rsid w:val="00835527"/>
     <w:rsid w:val="0083597B"/>
     <w:rsid w:val="00836067"/>
     <w:rsid w:val="00836B03"/>
     <w:rsid w:val="00836BCC"/>
@@ -11903,96 +11694,99 @@
     <w:rsid w:val="009840F3"/>
     <w:rsid w:val="00984A22"/>
     <w:rsid w:val="00986393"/>
     <w:rsid w:val="00990F52"/>
     <w:rsid w:val="00991F31"/>
     <w:rsid w:val="009928F2"/>
     <w:rsid w:val="00993D6C"/>
     <w:rsid w:val="009943F3"/>
     <w:rsid w:val="00994E8E"/>
     <w:rsid w:val="009950F5"/>
     <w:rsid w:val="00997788"/>
     <w:rsid w:val="00997B2A"/>
     <w:rsid w:val="009A1CB3"/>
     <w:rsid w:val="009A1FBE"/>
     <w:rsid w:val="009A2761"/>
     <w:rsid w:val="009A2A37"/>
     <w:rsid w:val="009A2C05"/>
     <w:rsid w:val="009A33EA"/>
     <w:rsid w:val="009A3631"/>
     <w:rsid w:val="009A3AA5"/>
     <w:rsid w:val="009A710E"/>
     <w:rsid w:val="009A7712"/>
     <w:rsid w:val="009A7DCC"/>
     <w:rsid w:val="009B04B9"/>
     <w:rsid w:val="009B14A3"/>
+    <w:rsid w:val="009B1FF9"/>
     <w:rsid w:val="009B2252"/>
     <w:rsid w:val="009B401B"/>
     <w:rsid w:val="009B4233"/>
     <w:rsid w:val="009B4497"/>
     <w:rsid w:val="009B527E"/>
     <w:rsid w:val="009C0001"/>
     <w:rsid w:val="009C01D3"/>
     <w:rsid w:val="009C187D"/>
     <w:rsid w:val="009C18A4"/>
     <w:rsid w:val="009C19C8"/>
     <w:rsid w:val="009C1E0C"/>
     <w:rsid w:val="009C21AC"/>
     <w:rsid w:val="009C270E"/>
     <w:rsid w:val="009C4CA8"/>
     <w:rsid w:val="009C5B46"/>
     <w:rsid w:val="009C5D38"/>
     <w:rsid w:val="009C65D8"/>
     <w:rsid w:val="009C773B"/>
     <w:rsid w:val="009D0589"/>
     <w:rsid w:val="009D2946"/>
     <w:rsid w:val="009D2D2A"/>
     <w:rsid w:val="009D4C26"/>
     <w:rsid w:val="009D51D7"/>
     <w:rsid w:val="009D58B4"/>
     <w:rsid w:val="009D5F9F"/>
     <w:rsid w:val="009D601C"/>
     <w:rsid w:val="009D629B"/>
     <w:rsid w:val="009D7C3A"/>
     <w:rsid w:val="009E1265"/>
     <w:rsid w:val="009E1289"/>
     <w:rsid w:val="009E3326"/>
     <w:rsid w:val="009E418B"/>
     <w:rsid w:val="009E515D"/>
     <w:rsid w:val="009E5484"/>
     <w:rsid w:val="009E587D"/>
     <w:rsid w:val="009E657B"/>
     <w:rsid w:val="009E6750"/>
     <w:rsid w:val="009E744A"/>
     <w:rsid w:val="009E755E"/>
+    <w:rsid w:val="009E7A58"/>
     <w:rsid w:val="009E7FA7"/>
     <w:rsid w:val="009E7FDF"/>
     <w:rsid w:val="009F0007"/>
     <w:rsid w:val="009F0281"/>
     <w:rsid w:val="009F0A67"/>
     <w:rsid w:val="009F1676"/>
     <w:rsid w:val="009F281E"/>
+    <w:rsid w:val="009F29F8"/>
     <w:rsid w:val="009F2CB6"/>
     <w:rsid w:val="009F3940"/>
     <w:rsid w:val="009F3CA7"/>
     <w:rsid w:val="009F3DAE"/>
     <w:rsid w:val="009F4296"/>
     <w:rsid w:val="009F4FC1"/>
     <w:rsid w:val="009F5081"/>
     <w:rsid w:val="009F509A"/>
     <w:rsid w:val="009F512F"/>
     <w:rsid w:val="009F6699"/>
     <w:rsid w:val="009F696B"/>
     <w:rsid w:val="009F6B09"/>
     <w:rsid w:val="009F6E51"/>
     <w:rsid w:val="009F76D1"/>
     <w:rsid w:val="00A0050E"/>
     <w:rsid w:val="00A00584"/>
     <w:rsid w:val="00A025B4"/>
     <w:rsid w:val="00A03041"/>
     <w:rsid w:val="00A03BF8"/>
     <w:rsid w:val="00A04744"/>
     <w:rsid w:val="00A04F03"/>
     <w:rsid w:val="00A05228"/>
     <w:rsid w:val="00A05231"/>
     <w:rsid w:val="00A05998"/>
     <w:rsid w:val="00A06095"/>
@@ -12000,92 +11794,94 @@
     <w:rsid w:val="00A06961"/>
     <w:rsid w:val="00A06F1B"/>
     <w:rsid w:val="00A10332"/>
     <w:rsid w:val="00A10D40"/>
     <w:rsid w:val="00A11BF1"/>
     <w:rsid w:val="00A12693"/>
     <w:rsid w:val="00A13164"/>
     <w:rsid w:val="00A133E2"/>
     <w:rsid w:val="00A13C87"/>
     <w:rsid w:val="00A14B65"/>
     <w:rsid w:val="00A157A9"/>
     <w:rsid w:val="00A17D8E"/>
     <w:rsid w:val="00A2067F"/>
     <w:rsid w:val="00A20709"/>
     <w:rsid w:val="00A20D46"/>
     <w:rsid w:val="00A212E8"/>
     <w:rsid w:val="00A21A58"/>
     <w:rsid w:val="00A22077"/>
     <w:rsid w:val="00A22162"/>
     <w:rsid w:val="00A227EE"/>
     <w:rsid w:val="00A22C4B"/>
     <w:rsid w:val="00A232D2"/>
     <w:rsid w:val="00A234FA"/>
     <w:rsid w:val="00A23F1A"/>
     <w:rsid w:val="00A24246"/>
+    <w:rsid w:val="00A245A9"/>
     <w:rsid w:val="00A2466D"/>
     <w:rsid w:val="00A2484C"/>
     <w:rsid w:val="00A24FE4"/>
     <w:rsid w:val="00A24FE6"/>
     <w:rsid w:val="00A25330"/>
     <w:rsid w:val="00A30457"/>
     <w:rsid w:val="00A313EE"/>
     <w:rsid w:val="00A32601"/>
     <w:rsid w:val="00A33B23"/>
     <w:rsid w:val="00A33E31"/>
     <w:rsid w:val="00A33F5B"/>
     <w:rsid w:val="00A3573A"/>
     <w:rsid w:val="00A3642A"/>
     <w:rsid w:val="00A37AC1"/>
     <w:rsid w:val="00A40DF6"/>
     <w:rsid w:val="00A40F38"/>
     <w:rsid w:val="00A415CD"/>
     <w:rsid w:val="00A41ABA"/>
     <w:rsid w:val="00A42A71"/>
     <w:rsid w:val="00A42D2F"/>
     <w:rsid w:val="00A43DB4"/>
     <w:rsid w:val="00A44546"/>
     <w:rsid w:val="00A44651"/>
     <w:rsid w:val="00A44D3C"/>
     <w:rsid w:val="00A469B5"/>
     <w:rsid w:val="00A47AFF"/>
     <w:rsid w:val="00A47B2D"/>
     <w:rsid w:val="00A47E29"/>
     <w:rsid w:val="00A47FBA"/>
     <w:rsid w:val="00A50B7B"/>
     <w:rsid w:val="00A5134C"/>
     <w:rsid w:val="00A5142E"/>
     <w:rsid w:val="00A5159F"/>
     <w:rsid w:val="00A51990"/>
     <w:rsid w:val="00A523C3"/>
     <w:rsid w:val="00A53DA8"/>
     <w:rsid w:val="00A54791"/>
     <w:rsid w:val="00A5503B"/>
     <w:rsid w:val="00A563F5"/>
     <w:rsid w:val="00A564AD"/>
     <w:rsid w:val="00A57248"/>
     <w:rsid w:val="00A57F94"/>
+    <w:rsid w:val="00A609BB"/>
     <w:rsid w:val="00A60E56"/>
     <w:rsid w:val="00A60F1A"/>
     <w:rsid w:val="00A615B6"/>
     <w:rsid w:val="00A61624"/>
     <w:rsid w:val="00A61733"/>
     <w:rsid w:val="00A6235B"/>
     <w:rsid w:val="00A623F2"/>
     <w:rsid w:val="00A624CA"/>
     <w:rsid w:val="00A6295E"/>
     <w:rsid w:val="00A63247"/>
     <w:rsid w:val="00A6410C"/>
     <w:rsid w:val="00A649E7"/>
     <w:rsid w:val="00A64FA5"/>
     <w:rsid w:val="00A659C8"/>
     <w:rsid w:val="00A6641A"/>
     <w:rsid w:val="00A6694C"/>
     <w:rsid w:val="00A669C8"/>
     <w:rsid w:val="00A678AD"/>
     <w:rsid w:val="00A67A9D"/>
     <w:rsid w:val="00A71E89"/>
     <w:rsid w:val="00A73D82"/>
     <w:rsid w:val="00A74FF3"/>
     <w:rsid w:val="00A75DA5"/>
     <w:rsid w:val="00A764B7"/>
     <w:rsid w:val="00A76A72"/>
@@ -12283,93 +12079,95 @@
     <w:rsid w:val="00B70960"/>
     <w:rsid w:val="00B70B97"/>
     <w:rsid w:val="00B72FBF"/>
     <w:rsid w:val="00B73BD4"/>
     <w:rsid w:val="00B751C2"/>
     <w:rsid w:val="00B75CE0"/>
     <w:rsid w:val="00B76751"/>
     <w:rsid w:val="00B76EE3"/>
     <w:rsid w:val="00B77C3B"/>
     <w:rsid w:val="00B802AA"/>
     <w:rsid w:val="00B8067A"/>
     <w:rsid w:val="00B81327"/>
     <w:rsid w:val="00B815C6"/>
     <w:rsid w:val="00B8341E"/>
     <w:rsid w:val="00B83652"/>
     <w:rsid w:val="00B8502E"/>
     <w:rsid w:val="00B8601C"/>
     <w:rsid w:val="00B86F21"/>
     <w:rsid w:val="00B87203"/>
     <w:rsid w:val="00B876B5"/>
     <w:rsid w:val="00B87824"/>
     <w:rsid w:val="00B90277"/>
     <w:rsid w:val="00B905FC"/>
     <w:rsid w:val="00B913BD"/>
     <w:rsid w:val="00B91FF5"/>
+    <w:rsid w:val="00B936F1"/>
     <w:rsid w:val="00B9464B"/>
     <w:rsid w:val="00B948EE"/>
     <w:rsid w:val="00B95380"/>
     <w:rsid w:val="00B957C6"/>
     <w:rsid w:val="00B96480"/>
     <w:rsid w:val="00B96DD8"/>
     <w:rsid w:val="00B96EDE"/>
     <w:rsid w:val="00B97E21"/>
     <w:rsid w:val="00BA0F51"/>
     <w:rsid w:val="00BA1094"/>
     <w:rsid w:val="00BA144F"/>
     <w:rsid w:val="00BA3946"/>
     <w:rsid w:val="00BA3EEF"/>
     <w:rsid w:val="00BA5B32"/>
     <w:rsid w:val="00BA5BA4"/>
     <w:rsid w:val="00BA633A"/>
     <w:rsid w:val="00BA72A7"/>
     <w:rsid w:val="00BB0AA8"/>
     <w:rsid w:val="00BB1CB1"/>
     <w:rsid w:val="00BB1D3D"/>
     <w:rsid w:val="00BB2150"/>
     <w:rsid w:val="00BB55F5"/>
     <w:rsid w:val="00BC040E"/>
     <w:rsid w:val="00BC0967"/>
     <w:rsid w:val="00BC17A9"/>
     <w:rsid w:val="00BC2F18"/>
     <w:rsid w:val="00BC368B"/>
     <w:rsid w:val="00BC45F0"/>
     <w:rsid w:val="00BC481A"/>
     <w:rsid w:val="00BC5458"/>
     <w:rsid w:val="00BC6668"/>
     <w:rsid w:val="00BC77B9"/>
     <w:rsid w:val="00BD0861"/>
     <w:rsid w:val="00BD0E34"/>
     <w:rsid w:val="00BD2296"/>
     <w:rsid w:val="00BD2CAD"/>
     <w:rsid w:val="00BD3976"/>
     <w:rsid w:val="00BD4F20"/>
     <w:rsid w:val="00BD58B6"/>
     <w:rsid w:val="00BD60A3"/>
     <w:rsid w:val="00BD6775"/>
     <w:rsid w:val="00BD68B6"/>
     <w:rsid w:val="00BD72EA"/>
+    <w:rsid w:val="00BD738D"/>
     <w:rsid w:val="00BD770B"/>
     <w:rsid w:val="00BD78E3"/>
     <w:rsid w:val="00BD7B00"/>
     <w:rsid w:val="00BD7BEE"/>
     <w:rsid w:val="00BD7E8B"/>
     <w:rsid w:val="00BE02F1"/>
     <w:rsid w:val="00BE0840"/>
     <w:rsid w:val="00BE0924"/>
     <w:rsid w:val="00BE2187"/>
     <w:rsid w:val="00BE259D"/>
     <w:rsid w:val="00BE2CDC"/>
     <w:rsid w:val="00BE2D5A"/>
     <w:rsid w:val="00BE2EE6"/>
     <w:rsid w:val="00BE3745"/>
     <w:rsid w:val="00BE377E"/>
     <w:rsid w:val="00BE3F57"/>
     <w:rsid w:val="00BE40E9"/>
     <w:rsid w:val="00BE4481"/>
     <w:rsid w:val="00BE4619"/>
     <w:rsid w:val="00BE4F0F"/>
     <w:rsid w:val="00BE58C0"/>
     <w:rsid w:val="00BE633C"/>
     <w:rsid w:val="00BE63DA"/>
     <w:rsid w:val="00BE6768"/>
     <w:rsid w:val="00BE6860"/>
@@ -12432,103 +12230,106 @@
     <w:rsid w:val="00C35C85"/>
     <w:rsid w:val="00C36F01"/>
     <w:rsid w:val="00C375F8"/>
     <w:rsid w:val="00C410BB"/>
     <w:rsid w:val="00C420B4"/>
     <w:rsid w:val="00C42C0C"/>
     <w:rsid w:val="00C4383D"/>
     <w:rsid w:val="00C43F06"/>
     <w:rsid w:val="00C440FE"/>
     <w:rsid w:val="00C450AE"/>
     <w:rsid w:val="00C45636"/>
     <w:rsid w:val="00C46B35"/>
     <w:rsid w:val="00C47586"/>
     <w:rsid w:val="00C477E4"/>
     <w:rsid w:val="00C50CD6"/>
     <w:rsid w:val="00C51493"/>
     <w:rsid w:val="00C527A8"/>
     <w:rsid w:val="00C52C6D"/>
     <w:rsid w:val="00C52E46"/>
     <w:rsid w:val="00C545C9"/>
     <w:rsid w:val="00C549A7"/>
     <w:rsid w:val="00C551FE"/>
     <w:rsid w:val="00C55BAE"/>
     <w:rsid w:val="00C560A1"/>
     <w:rsid w:val="00C56464"/>
+    <w:rsid w:val="00C565A8"/>
     <w:rsid w:val="00C56E33"/>
     <w:rsid w:val="00C57E18"/>
     <w:rsid w:val="00C60382"/>
     <w:rsid w:val="00C60770"/>
     <w:rsid w:val="00C6086F"/>
     <w:rsid w:val="00C6120C"/>
     <w:rsid w:val="00C6125A"/>
     <w:rsid w:val="00C618FC"/>
     <w:rsid w:val="00C61BC8"/>
     <w:rsid w:val="00C61D7B"/>
     <w:rsid w:val="00C621D9"/>
     <w:rsid w:val="00C62640"/>
     <w:rsid w:val="00C62BFF"/>
     <w:rsid w:val="00C631E5"/>
     <w:rsid w:val="00C63B54"/>
     <w:rsid w:val="00C63C4C"/>
     <w:rsid w:val="00C6415C"/>
     <w:rsid w:val="00C65BA3"/>
     <w:rsid w:val="00C65D94"/>
     <w:rsid w:val="00C66481"/>
     <w:rsid w:val="00C664AD"/>
     <w:rsid w:val="00C67073"/>
     <w:rsid w:val="00C67346"/>
     <w:rsid w:val="00C6758E"/>
     <w:rsid w:val="00C71A08"/>
     <w:rsid w:val="00C71B1A"/>
     <w:rsid w:val="00C71E3F"/>
     <w:rsid w:val="00C723B5"/>
+    <w:rsid w:val="00C72406"/>
     <w:rsid w:val="00C72595"/>
     <w:rsid w:val="00C72A7E"/>
     <w:rsid w:val="00C73D39"/>
     <w:rsid w:val="00C75F0C"/>
     <w:rsid w:val="00C761CA"/>
     <w:rsid w:val="00C76677"/>
     <w:rsid w:val="00C76B87"/>
     <w:rsid w:val="00C76C01"/>
     <w:rsid w:val="00C775E3"/>
     <w:rsid w:val="00C81601"/>
     <w:rsid w:val="00C816F7"/>
     <w:rsid w:val="00C82A61"/>
     <w:rsid w:val="00C82C19"/>
     <w:rsid w:val="00C83447"/>
     <w:rsid w:val="00C83E3B"/>
     <w:rsid w:val="00C83FA2"/>
     <w:rsid w:val="00C849BD"/>
     <w:rsid w:val="00C85D36"/>
     <w:rsid w:val="00C85D50"/>
     <w:rsid w:val="00C863F6"/>
     <w:rsid w:val="00C86E1F"/>
     <w:rsid w:val="00C87B35"/>
     <w:rsid w:val="00C87EF3"/>
     <w:rsid w:val="00C914DA"/>
     <w:rsid w:val="00C9180E"/>
+    <w:rsid w:val="00C92476"/>
     <w:rsid w:val="00C92FC0"/>
     <w:rsid w:val="00C9382B"/>
     <w:rsid w:val="00C93F10"/>
     <w:rsid w:val="00C9483C"/>
     <w:rsid w:val="00C9491F"/>
     <w:rsid w:val="00C9550C"/>
     <w:rsid w:val="00C970F6"/>
     <w:rsid w:val="00CA047C"/>
     <w:rsid w:val="00CA04F3"/>
     <w:rsid w:val="00CA0B62"/>
     <w:rsid w:val="00CA0DCE"/>
     <w:rsid w:val="00CA197C"/>
     <w:rsid w:val="00CA2679"/>
     <w:rsid w:val="00CA331D"/>
     <w:rsid w:val="00CA33D6"/>
     <w:rsid w:val="00CA46EA"/>
     <w:rsid w:val="00CA5ADE"/>
     <w:rsid w:val="00CA7449"/>
     <w:rsid w:val="00CA7885"/>
     <w:rsid w:val="00CB046C"/>
     <w:rsid w:val="00CB120F"/>
     <w:rsid w:val="00CB1478"/>
     <w:rsid w:val="00CB1A6E"/>
     <w:rsid w:val="00CB24CE"/>
     <w:rsid w:val="00CB2C74"/>
@@ -12692,50 +12493,52 @@
     <w:rsid w:val="00D773D6"/>
     <w:rsid w:val="00D77976"/>
     <w:rsid w:val="00D77BB4"/>
     <w:rsid w:val="00D77EE0"/>
     <w:rsid w:val="00D8034E"/>
     <w:rsid w:val="00D81F5C"/>
     <w:rsid w:val="00D8297A"/>
     <w:rsid w:val="00D83A2E"/>
     <w:rsid w:val="00D841A5"/>
     <w:rsid w:val="00D84611"/>
     <w:rsid w:val="00D84785"/>
     <w:rsid w:val="00D84DC6"/>
     <w:rsid w:val="00D87358"/>
     <w:rsid w:val="00D87D38"/>
     <w:rsid w:val="00D87D7B"/>
     <w:rsid w:val="00D90349"/>
     <w:rsid w:val="00D90615"/>
     <w:rsid w:val="00D9147B"/>
     <w:rsid w:val="00D9285F"/>
     <w:rsid w:val="00D94116"/>
     <w:rsid w:val="00D94818"/>
     <w:rsid w:val="00D968FA"/>
     <w:rsid w:val="00D96F2C"/>
     <w:rsid w:val="00D97973"/>
     <w:rsid w:val="00DA0BEA"/>
+    <w:rsid w:val="00DA0DEA"/>
+    <w:rsid w:val="00DA1379"/>
     <w:rsid w:val="00DA15BB"/>
     <w:rsid w:val="00DA2C37"/>
     <w:rsid w:val="00DA3D26"/>
     <w:rsid w:val="00DA3E02"/>
     <w:rsid w:val="00DA429D"/>
     <w:rsid w:val="00DA4651"/>
     <w:rsid w:val="00DA4D80"/>
     <w:rsid w:val="00DA53EC"/>
     <w:rsid w:val="00DA5520"/>
     <w:rsid w:val="00DA5ECF"/>
     <w:rsid w:val="00DA6359"/>
     <w:rsid w:val="00DA7395"/>
     <w:rsid w:val="00DB0C84"/>
     <w:rsid w:val="00DB138C"/>
     <w:rsid w:val="00DB17F2"/>
     <w:rsid w:val="00DB1D25"/>
     <w:rsid w:val="00DB2A31"/>
     <w:rsid w:val="00DB2AAD"/>
     <w:rsid w:val="00DB3522"/>
     <w:rsid w:val="00DB39AC"/>
     <w:rsid w:val="00DB4031"/>
     <w:rsid w:val="00DB4CAA"/>
     <w:rsid w:val="00DB5077"/>
     <w:rsid w:val="00DB546E"/>
     <w:rsid w:val="00DB598F"/>
@@ -12802,50 +12605,51 @@
     <w:rsid w:val="00E00EB6"/>
     <w:rsid w:val="00E01174"/>
     <w:rsid w:val="00E01279"/>
     <w:rsid w:val="00E03C59"/>
     <w:rsid w:val="00E042A0"/>
     <w:rsid w:val="00E04A19"/>
     <w:rsid w:val="00E04BBF"/>
     <w:rsid w:val="00E04CA3"/>
     <w:rsid w:val="00E075A0"/>
     <w:rsid w:val="00E07654"/>
     <w:rsid w:val="00E10465"/>
     <w:rsid w:val="00E1069C"/>
     <w:rsid w:val="00E11D1D"/>
     <w:rsid w:val="00E1266B"/>
     <w:rsid w:val="00E12F83"/>
     <w:rsid w:val="00E130C8"/>
     <w:rsid w:val="00E13DCB"/>
     <w:rsid w:val="00E13E1B"/>
     <w:rsid w:val="00E148B8"/>
     <w:rsid w:val="00E15919"/>
     <w:rsid w:val="00E16EB0"/>
     <w:rsid w:val="00E172D5"/>
     <w:rsid w:val="00E20DEE"/>
     <w:rsid w:val="00E2148D"/>
     <w:rsid w:val="00E22206"/>
+    <w:rsid w:val="00E22FF5"/>
     <w:rsid w:val="00E231BA"/>
     <w:rsid w:val="00E2383F"/>
     <w:rsid w:val="00E23990"/>
     <w:rsid w:val="00E23F27"/>
     <w:rsid w:val="00E24679"/>
     <w:rsid w:val="00E24B79"/>
     <w:rsid w:val="00E25194"/>
     <w:rsid w:val="00E2551C"/>
     <w:rsid w:val="00E262CC"/>
     <w:rsid w:val="00E26F95"/>
     <w:rsid w:val="00E27215"/>
     <w:rsid w:val="00E27CEF"/>
     <w:rsid w:val="00E305DC"/>
     <w:rsid w:val="00E3065C"/>
     <w:rsid w:val="00E30B5B"/>
     <w:rsid w:val="00E30BFE"/>
     <w:rsid w:val="00E30E4D"/>
     <w:rsid w:val="00E315A4"/>
     <w:rsid w:val="00E32636"/>
     <w:rsid w:val="00E3277D"/>
     <w:rsid w:val="00E3299A"/>
     <w:rsid w:val="00E33B6C"/>
     <w:rsid w:val="00E351DF"/>
     <w:rsid w:val="00E37256"/>
     <w:rsid w:val="00E37C5F"/>
@@ -13036,97 +12840,100 @@
     <w:rsid w:val="00F308D7"/>
     <w:rsid w:val="00F30DF9"/>
     <w:rsid w:val="00F3118C"/>
     <w:rsid w:val="00F31436"/>
     <w:rsid w:val="00F318E1"/>
     <w:rsid w:val="00F324A0"/>
     <w:rsid w:val="00F33313"/>
     <w:rsid w:val="00F3442A"/>
     <w:rsid w:val="00F34BC3"/>
     <w:rsid w:val="00F34C39"/>
     <w:rsid w:val="00F35935"/>
     <w:rsid w:val="00F35A26"/>
     <w:rsid w:val="00F35F73"/>
     <w:rsid w:val="00F3640D"/>
     <w:rsid w:val="00F36D1A"/>
     <w:rsid w:val="00F36EEC"/>
     <w:rsid w:val="00F37126"/>
     <w:rsid w:val="00F378D9"/>
     <w:rsid w:val="00F402DA"/>
     <w:rsid w:val="00F4049E"/>
     <w:rsid w:val="00F41ED3"/>
     <w:rsid w:val="00F425BD"/>
     <w:rsid w:val="00F42DBB"/>
     <w:rsid w:val="00F42FFB"/>
     <w:rsid w:val="00F43413"/>
+    <w:rsid w:val="00F43B4C"/>
+    <w:rsid w:val="00F441A5"/>
     <w:rsid w:val="00F4420B"/>
     <w:rsid w:val="00F45189"/>
     <w:rsid w:val="00F507B0"/>
     <w:rsid w:val="00F50885"/>
     <w:rsid w:val="00F509D8"/>
     <w:rsid w:val="00F50F6C"/>
     <w:rsid w:val="00F513AE"/>
     <w:rsid w:val="00F515EE"/>
     <w:rsid w:val="00F52329"/>
     <w:rsid w:val="00F52660"/>
     <w:rsid w:val="00F52ACE"/>
     <w:rsid w:val="00F53BC1"/>
     <w:rsid w:val="00F53F35"/>
     <w:rsid w:val="00F56E85"/>
     <w:rsid w:val="00F6270C"/>
     <w:rsid w:val="00F62AA6"/>
     <w:rsid w:val="00F63315"/>
     <w:rsid w:val="00F654ED"/>
     <w:rsid w:val="00F6649F"/>
     <w:rsid w:val="00F665EB"/>
     <w:rsid w:val="00F66A90"/>
     <w:rsid w:val="00F66B47"/>
     <w:rsid w:val="00F67D7D"/>
     <w:rsid w:val="00F7100F"/>
     <w:rsid w:val="00F71361"/>
     <w:rsid w:val="00F71B78"/>
     <w:rsid w:val="00F720FE"/>
     <w:rsid w:val="00F72769"/>
     <w:rsid w:val="00F72A78"/>
     <w:rsid w:val="00F73C77"/>
     <w:rsid w:val="00F7486E"/>
     <w:rsid w:val="00F7607B"/>
     <w:rsid w:val="00F76443"/>
     <w:rsid w:val="00F76A3B"/>
     <w:rsid w:val="00F77F4A"/>
     <w:rsid w:val="00F807DF"/>
     <w:rsid w:val="00F80AD3"/>
     <w:rsid w:val="00F8211E"/>
     <w:rsid w:val="00F82F3B"/>
     <w:rsid w:val="00F83342"/>
     <w:rsid w:val="00F83D73"/>
     <w:rsid w:val="00F85D58"/>
     <w:rsid w:val="00F862B0"/>
     <w:rsid w:val="00F86FDF"/>
     <w:rsid w:val="00F872B2"/>
     <w:rsid w:val="00F90933"/>
     <w:rsid w:val="00F90C33"/>
+    <w:rsid w:val="00F9170A"/>
     <w:rsid w:val="00F9263C"/>
     <w:rsid w:val="00F92693"/>
     <w:rsid w:val="00F927C5"/>
     <w:rsid w:val="00F92AC4"/>
     <w:rsid w:val="00F937D4"/>
     <w:rsid w:val="00F938BB"/>
     <w:rsid w:val="00F93CA6"/>
     <w:rsid w:val="00F94894"/>
     <w:rsid w:val="00F95D97"/>
     <w:rsid w:val="00F96819"/>
     <w:rsid w:val="00F970D5"/>
     <w:rsid w:val="00F979C5"/>
     <w:rsid w:val="00F97B52"/>
     <w:rsid w:val="00FA070D"/>
     <w:rsid w:val="00FA0731"/>
     <w:rsid w:val="00FA084B"/>
     <w:rsid w:val="00FA1571"/>
     <w:rsid w:val="00FA1C7C"/>
     <w:rsid w:val="00FA2055"/>
     <w:rsid w:val="00FA21DA"/>
     <w:rsid w:val="00FA30D7"/>
     <w:rsid w:val="00FA31F6"/>
     <w:rsid w:val="00FA3723"/>
     <w:rsid w:val="00FA5ACC"/>
     <w:rsid w:val="00FA734F"/>
@@ -13199,51 +13006,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#b2b2b2,#969696,#5f5f5f,#ddf2fa,#193d85,#036,#3383ff"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E53DA40"/>
   <w15:docId w15:val="{D9AA0E2A-794C-421A-BFEE-D5D1164112CA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -14261,51 +14068,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CA5ADE"/>
     <w:rPr>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="000B3C31"/>
     <w:rPr>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="316962829">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="348214329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14464,54 +14271,57 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2129468728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId11" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId12" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId13" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId14" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId15" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId3" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId4" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId5" Target="../customXml/item5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId6" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId7" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId8" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId9" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId10" Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes"/><Relationship Id="rId11" Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes"/><Relationship Id="rId12" Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId13" Target="footer1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId14" Target="header2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header"/><Relationship Id="rId15" Target="footer2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer"/><Relationship Id="rId16" Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable"/><Relationship Id="rId17" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId2" Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId3" Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId4" Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId5" Target="../customXml/item5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml"/><Relationship Id="rId6" Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering"/><Relationship Id="rId7" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId8" Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings"/><Relationship Id="rId9" Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14781,74 +14591,54 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="itemProps5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005BB9F61CDC3B7E4DB07D6A4D537D9795" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a066999df28d9b5d8fd02237cc3b17f8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ccdc77cc-1942-4627-a4ab-5f16409c8cb6" xmlns:ns3="406d4637-727a-4907-95da-031bf71e7106" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="382728dcbc87cbe7f88ebfeddf5b5ede" ns2:_="" ns3:_="">
     <xsd:import namespace="ccdc77cc-1942-4627-a4ab-5f16409c8cb6"/>
     <xsd:import namespace="406d4637-727a-4907-95da-031bf71e7106"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -15033,172 +14823,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ccdc77cc-1942-4627-a4ab-5f16409c8cb6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="406d4637-727a-4907-95da-031bf71e7106" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C424C8-883A-4BE6-A1CE-471C1B724722}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BC03074-0F99-4D0E-B920-39E6B6A38249}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D304A8C1-1A6B-4E3B-8BC1-A0E912472005}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93FD60BF-EFC1-4019-AFE8-C6E5CA1346C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ccdc77cc-1942-4627-a4ab-5f16409c8cb6"/>
     <ds:schemaRef ds:uri="406d4637-727a-4907-95da-031bf71e7106"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3F4A835-33E0-4914-B124-EA59A24CD53A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ccdc77cc-1942-4627-a4ab-5f16409c8cb6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="406d4637-727a-4907-95da-031bf71e7106"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D304A8C1-1A6B-4E3B-8BC1-A0E912472005}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BC03074-0F99-4D0E-B920-39E6B6A38249}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26C424C8-883A-4BE6-A1CE-471C1B724722}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5322</Characters>
+  <Pages>4</Pages>
+  <Words>800</Words>
+  <Characters>4565</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Código do Cliente:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company xsi:nil="true"/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6243</CharactersWithSpaces>
+  <CharactersWithSpaces>5355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4653122</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.btgpactual.com.br/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
   <Manager xsi:nil="true"/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>57ZY53RMA37K-25-358786</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>0c4d193c-8c23-45bc-905d-653525d5f8eb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
     <vt:lpwstr>http://intranet/restrictedarea/Legal/brasil/_layouts/15/DocIdRedir.aspx?ID=57ZY53RMA37K-25-358786, 57ZY53RMA37K-25-358786</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="iManageCod">
     <vt:lpwstr>Lefosse - 4535520v5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x0101005BB9F61CDC3B7E4DB07D6A4D537D9795</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_9f5c05c1-20cc-4ae2-903f-bbf65a0cdbcc_Enabled">
     <vt:lpwstr>true</vt:lpwstr>